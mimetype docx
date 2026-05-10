--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -1122,163 +1122,1033 @@
       <w:pPr>
         <w:ind w:left="1700" w:hanging="1700"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Planification</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6A51">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002F779F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Crée une planification présentant un scénario didactique original sur ce thème</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B461AEA" w14:textId="77777777" w:rsidR="002F779F" w:rsidRPr="00CF6A51" w:rsidRDefault="002F779F" w:rsidP="00CF6A51">
+    <w:p w14:paraId="6B461AEA" w14:textId="3BBA4256" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EB8F45" w14:textId="2E70A1F5" w:rsidR="00BE3ABE" w:rsidRPr="00CF6A51" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Agent – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Copilot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Correction Droit Gymnase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE42601" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E92C955" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRPr="00CF6A51" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40429AF8" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRPr="002F779F" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563FF4CF" w14:textId="1B6D3ACE" w:rsidR="00BE3ABE" w:rsidRPr="00CF6A51" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Correction Droit Gymnase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CEE42A" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34140E61" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRPr="002F779F" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B70492" w14:textId="6405248B" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Cet agent aide à corriger des évaluations en droit pour l'école secondaire supérieure en Suisse. Il compare une copie d'élève avec le corrigé fourni, identifie les manquements et signale toutes les erreurs commises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289B8E53" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1337039C" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRPr="002F779F" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358785B3" w14:textId="283045C2" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Objectif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFCD0B5" w14:textId="6ABDD4E5" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>L'agent facilite la correction d'évaluations en droit au gymnase en analysant la copie de l'élève et le corrigé officiel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DF83D2" w14:textId="1422740F" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Ligne directrice générale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED107DA" w14:textId="338BA5CF" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Adopter un ton professionnel, clair et constructif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0426F3B7" w14:textId="6DCC000E" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Focaliser sur la rigueur juridique et la pertinence des réponses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F156E45" w14:textId="106E3849" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Signaler précisément chaque divergence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34342722" w14:textId="7499D87B" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Compétences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCE0391" w14:textId="11CB4A99" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Analyser des textes juridiques (production de l'élève et corrigé).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6B9EB4" w14:textId="67171132" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Identifier les manquements, oublis, erreurs ou imprécisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F71F036" w14:textId="68485B33" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Résumer les points manqués sous forme de liste claire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31192282" w14:textId="2B900C3E" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Procédure étape par étape</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4D955E" w14:textId="6DFA768C" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Recevoir la production de l'élève et le corrigé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3767FD35" w14:textId="73983C7D" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Lire attentivement les deux documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B69ADBA" w14:textId="78963E8C" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Comparer chaque point, argument ou étape.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103A7963" w14:textId="785DE660" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Pour chaque divergence ou absence dans la production de l'élève :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4F8303" w14:textId="75D7D4B4" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Décrire l'erreur ou le manquement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B61DED6" w14:textId="42F9505A" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Indiquer en quoi le corrigé apporte un élément qui manque.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D5182E" w14:textId="3B3C1C97" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Rendre un compte-rendu structuré des erreurs commises et des éléments omis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0D5176" w14:textId="7E280BDC" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Gestion des erreurs et limites</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFAF0E8" w14:textId="117EB59E" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>S'il manque l'un des documents, demander à l'utilisateur de le fournir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B6A022" w14:textId="3DB292C9" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>En cas de termes juridiques spécifiques, proposer une brève explication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132A22E7" w14:textId="2C75BA43" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Feedback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5289B6A2" w14:textId="60043F73" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Mettre en avant les axes d'amélioration possibles en indiquant les étapes qui ne sont pas encore maitrisées par l'élève</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E12BBC6" w14:textId="683008EF" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Proposer des exemples de reformulation si pertinent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBA7AFC" w14:textId="1462AB23" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Exemple d'interaction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600D1081" w14:textId="5D4D346C" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>L'utilisateur dépose la copie d'élève et le corrigé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2B4C26" w14:textId="7E0C3A0C" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>L'agent répond :"Erreurs relevées :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6415240C" w14:textId="5C6D0796" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Oubli de la définition du contrat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A14BCD3" w14:textId="3C8B74E9" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Mauvaise application de l'article 123 du Code civil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289CA3AD" w14:textId="69BCBC3B" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Confusion entre les principes de légalité et de légitimité."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52084940" w14:textId="7AD2AC92" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>L'agent suggère éventuellement :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>"Pour améliorer la réponse, préciser la définition et citer les articles correspondants."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EEEFF2" w14:textId="6CDB2FE4" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Suivi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203CCB12" w14:textId="13A46F8B" w:rsidR="00BE3ABE" w:rsidRPr="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Après la correction, proposer à l'utilisateur de passer à une nouvelle évaluation ou d'affiner la grille d'analyse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574731D4" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="614F6602" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRPr="002F779F" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Connaissances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C94020" w14:textId="65C566A9" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40ADD488" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602AC874" w14:textId="77777777" w:rsidR="00A67DFD" w:rsidRPr="00CF6A51" w:rsidRDefault="00A67DFD" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67BF3521" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRPr="002F779F" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Requêtes suggérées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C187E22" w14:textId="77777777" w:rsidR="00A67DFD" w:rsidRDefault="00A67DFD" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="2260"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D661705" w14:textId="71E6BE1E" w:rsidR="00BE3ABE" w:rsidRPr="00CF6A51" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="2260"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Le corrigé</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Le corrigé est dans le document remis ici. Tu l'analyses attentivement et tu résumes les étapes de la résolution pour chaque cas demandé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408DE119" w14:textId="374E4FF4" w:rsidR="00BE3ABE" w:rsidRPr="00CF6A51" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:ind w:left="2260" w:hanging="2260"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>La copie d'élève</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF6A51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BE3ABE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Voici une copie d'élève dans le document remis. Compare cette copie avec le corrigé et prépare la correction de cette copie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3677B751" w14:textId="77777777" w:rsidR="00BE3ABE" w:rsidRDefault="00BE3ABE" w:rsidP="00BE3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738FA64B" w14:textId="77777777" w:rsidR="002F779F" w:rsidRPr="00CF6A51" w:rsidRDefault="002F779F" w:rsidP="00CF6A51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002F779F" w:rsidRPr="00CF6A51" w:rsidSect="002C144B">
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11901" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="851" w:gutter="284"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="526E86E7" w14:textId="77777777" w:rsidR="00E1321D" w:rsidRDefault="00E1321D">
+    <w:p w14:paraId="5E429B20" w14:textId="77777777" w:rsidR="0065461B" w:rsidRDefault="0065461B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52545A52" w14:textId="77777777" w:rsidR="00E1321D" w:rsidRDefault="00E1321D">
+    <w:p w14:paraId="635E63CA" w14:textId="77777777" w:rsidR="0065461B" w:rsidRDefault="0065461B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58D00446" w14:textId="77777777" w:rsidR="00516A53" w:rsidRDefault="00516A53" w:rsidP="002C144B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00682CF9">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
@@ -1386,58 +2256,58 @@
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Didactique du droit</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47B224CA" w14:textId="77777777" w:rsidR="00E1321D" w:rsidRDefault="00E1321D">
+    <w:p w14:paraId="4B8BABEC" w14:textId="77777777" w:rsidR="0065461B" w:rsidRDefault="0065461B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09509FF7" w14:textId="77777777" w:rsidR="00E1321D" w:rsidRDefault="00E1321D">
+    <w:p w14:paraId="2551C73E" w14:textId="77777777" w:rsidR="0065461B" w:rsidRDefault="0065461B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F5A8CD3" w14:textId="5D083654" w:rsidR="00516A53" w:rsidRPr="00BD3D55" w:rsidRDefault="00C07856" w:rsidP="00D31378">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="2977"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:ind w:right="-8"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -1569,50 +2439,136 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1700"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="—"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02911D02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDE4E0C4"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0572110F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="570036C0"/>
     <w:lvl w:ilvl="0" w:tplc="0011040C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0019040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1684,51 +2640,51 @@
     <w:lvl w:ilvl="7" w:tplc="0019040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="001B040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA57C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FCEDDDA"/>
     <w:lvl w:ilvl="0" w:tplc="0A88F442">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="920"/>
         </w:tabs>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0003040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1640"/>
@@ -1823,51 +2779,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5960"/>
         </w:tabs>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0005040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6680"/>
         </w:tabs>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D0A7BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E04414A"/>
     <w:lvl w:ilvl="0" w:tplc="391C7D44">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B920FB7E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1364"/>
         </w:tabs>
@@ -1961,51 +2917,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5684"/>
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0005040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F061B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98E2BBB0"/>
     <w:lvl w:ilvl="0" w:tplc="0A88F442">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="920"/>
         </w:tabs>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0003040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -2100,51 +3056,365 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0005040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12725F97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6509DA0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="161724BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29482258"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D421C4E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3356CAD2"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224974F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BBE705A"/>
     <w:lvl w:ilvl="0" w:tplc="1C784A6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="640"/>
         </w:tabs>
         <w:ind w:left="640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0003040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1360"/>
@@ -2239,51 +3509,252 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5680"/>
         </w:tabs>
         <w:ind w:left="5680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0005040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6400"/>
         </w:tabs>
         <w:ind w:left="6400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25543E24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0A8B66A"/>
+    <w:lvl w:ilvl="0" w:tplc="ECC49B70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C6963D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D7E8A8E"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A754F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A24483E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1364"/>
         </w:tabs>
@@ -2377,51 +3848,275 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5684"/>
         </w:tabs>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6404"/>
         </w:tabs>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0868C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25022066"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45B025FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BAC80C4"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D306D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46C8F516"/>
     <w:lvl w:ilvl="0" w:tplc="412279CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="920"/>
         </w:tabs>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0003040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1640"/>
@@ -2510,88 +4205,546 @@
     <w:lvl w:ilvl="7" w:tplc="0003040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5960"/>
         </w:tabs>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0005040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6680"/>
         </w:tabs>
         <w:ind w:left="6680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A985279"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F74C55A"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B7324E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9272BFC2"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67127770"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5D28CA4"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797C5036"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB46E538"/>
+    <w:lvl w:ilvl="0" w:tplc="2806D0CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="453327218">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2003271393">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1018313808">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="975254882">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="271400279">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1850945243">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1018313808">
+  <w:num w:numId="7" w16cid:durableId="1269041739">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1010375985">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="825125581">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="975254882">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="287050412">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="271400279">
+  <w:num w:numId="11" w16cid:durableId="773017914">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1236278374">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1843933791">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1042940572">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1767531322">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="241985272">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1850945243">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="17" w16cid:durableId="910233926">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1269041739">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="1911961954">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1010375985">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="19" w16cid:durableId="1163741414">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1396469128">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="213"/>
+  <w:zoom w:percent="172"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -2611,78 +4764,84 @@
     <w:rsid w:val="00105923"/>
     <w:rsid w:val="001224A8"/>
     <w:rsid w:val="001D12CD"/>
     <w:rsid w:val="00233775"/>
     <w:rsid w:val="00245242"/>
     <w:rsid w:val="002A1F25"/>
     <w:rsid w:val="002C144B"/>
     <w:rsid w:val="002C61C5"/>
     <w:rsid w:val="002C74B7"/>
     <w:rsid w:val="002F779F"/>
     <w:rsid w:val="003218DE"/>
     <w:rsid w:val="003D412A"/>
     <w:rsid w:val="003E7864"/>
     <w:rsid w:val="003F6895"/>
     <w:rsid w:val="004573D0"/>
     <w:rsid w:val="004C0FF6"/>
     <w:rsid w:val="00516A53"/>
     <w:rsid w:val="0054439A"/>
     <w:rsid w:val="00562D54"/>
     <w:rsid w:val="005770A0"/>
     <w:rsid w:val="005863CD"/>
     <w:rsid w:val="005D4437"/>
     <w:rsid w:val="005D50C4"/>
     <w:rsid w:val="00640599"/>
     <w:rsid w:val="0064626D"/>
+    <w:rsid w:val="0065461B"/>
+    <w:rsid w:val="00674D24"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="006A235B"/>
     <w:rsid w:val="006A2614"/>
     <w:rsid w:val="006F2030"/>
     <w:rsid w:val="00706545"/>
     <w:rsid w:val="0071323D"/>
     <w:rsid w:val="007F4CC4"/>
     <w:rsid w:val="0088173D"/>
     <w:rsid w:val="00941053"/>
+    <w:rsid w:val="009D7ABB"/>
+    <w:rsid w:val="00A67DFD"/>
     <w:rsid w:val="00AA2DC0"/>
     <w:rsid w:val="00B52D43"/>
     <w:rsid w:val="00B97352"/>
     <w:rsid w:val="00BD3D55"/>
     <w:rsid w:val="00BE1A6A"/>
+    <w:rsid w:val="00BE3ABE"/>
     <w:rsid w:val="00BF3E05"/>
     <w:rsid w:val="00C04E5B"/>
     <w:rsid w:val="00C07856"/>
     <w:rsid w:val="00C363BE"/>
     <w:rsid w:val="00CF6A51"/>
     <w:rsid w:val="00D0370E"/>
     <w:rsid w:val="00D25241"/>
     <w:rsid w:val="00D31378"/>
     <w:rsid w:val="00DC1CD7"/>
     <w:rsid w:val="00DD39D0"/>
     <w:rsid w:val="00E1321D"/>
     <w:rsid w:val="00E864D2"/>
     <w:rsid w:val="00F12135"/>
     <w:rsid w:val="00FC4E54"/>
+    <w:rsid w:val="00FF21EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -3055,50 +5214,59 @@
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF6A51"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:rsid w:val="002F779F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00BE3ABE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bger.ch/fr/index/juridiction.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.ch/fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaius.ch/course/view.php?id=9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parlament.ch/fr" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gaius.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bger.ch/fr/index/juridiction.htm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fedlex.admin.ch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaius.ch/course/view.php?id=9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gaius.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bger.ch/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bger.ch/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="Macintosh%20HD:Applications:Microsoft%20Office%202004:Mode&#768;les:Mes%20mode&#768;les:HEPcours.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Bureau">
@@ -3341,70 +5509,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Macintosh%20HD:Applications:Microsoft%20Office%202004:Modèles:Mes%20modèles:HEPcours.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4498</Characters>
+  <Pages>4</Pages>
+  <Words>1076</Words>
+  <Characters>6538</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>176</Lines>
+  <Paragraphs>107</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1ère séance du mercredi 11 février 2004</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coucou, c'est nous!</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5145</CharactersWithSpaces>
+  <CharactersWithSpaces>7507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1ère séance du mercredi 11 février 2004</dc:title>
   <dc:subject/>
   <dc:creator>Guillaume Roduit</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>