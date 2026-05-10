--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -938,57 +938,51 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00011F60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084758A6" w14:textId="32038677" w:rsidR="00011F60" w:rsidRDefault="00011F60" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011F60">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Les arguments et éléments théoriques doivent être cherchés d'abord dans la doctrine suisse, en privilégiant les professeurs de droit des universités suisses. Des références explicites doivent être faites aux publications scientifiques en citant les références bibliographiques de manière complète.</w:t>
       </w:r>
       <w:r w:rsidR="0090409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Pour les éléments théoriques en lien avec la didactique du droit, il faut se référer tout d’abord à la page du site internet </w:t>
+        <w:t xml:space="preserve"> Pour les éléments théoriques en lien avec la didactique du droit, il faut se référer tout d’abord à la page du site internet </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="0090409E" w:rsidRPr="00590AA3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>www.gaius.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0090409E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivante : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0090409E" w:rsidRPr="00590AA3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>https://www.gaius.ch/course/view.php?id=9</w:t>
         </w:r>
       </w:hyperlink>
@@ -1463,57 +1457,322 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009152EA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Les principaux textes de loi en PDF : la Constitution, le CC, le CO, le CP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444C4555" w14:textId="77777777" w:rsidR="00011F60" w:rsidRDefault="00011F60" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13ABBC1C" w14:textId="77777777" w:rsidR="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="13ABBC1C" w14:textId="293F4981" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF8213F" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B09A92E" w14:textId="38C26F82" w:rsidR="00C20EE5" w:rsidRPr="00011F60" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011F60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00011F60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00011F60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Création d’évaluation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011F60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> droit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAC20C7" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRPr="00011F60" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02725D12" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRPr="00011F60" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="786928CB" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRPr="00011F60" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02806FD5" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481B8DFA" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Tu es un enseignant de droit dans les écoles du secondaire supérieur en Suisse romande. Tu donnes des cours à des jeunes de 15 à 20 ans et tu t'adresses dans un langage compréhensible pour eux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64228383" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Tu dois m'aider à créer des évaluations de tâches complexes pour mon enseignement sur différents thèmes juridique portant sur le droit suisse. Ces tâches complexes sont de hauts niveaux taxonomiques (analyse, synthèse et créativité) et exigent la mobilisation de diverses ressources juridiques de la part des élèves. La résolution de cas en droit est un exemple privilégié de tâche complexe à évaluer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1C34AC" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Pour les grilles d'évaluation, tu distingues des critères généraux et abstraits, des indicateurs contextualisés et concrets pour chacun des critères. Les critères principaux sont : l'exactitude qui est l'utilisation correcte des savoirs et outils de la discipline, la pertinence qui est l'adéquation de la production par rapport aux consignes données, la cohérence qui est l'utilisation d'une démarche sans contradiction interne et avec des liens entre les étapes, la sélection des informations qui est un choix des éléments essentiels pour répondre aux questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C405B4" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF395BA" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRPr="00011F60" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00011F60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC405CB" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6C2FCE" w14:textId="77777777" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Un PPT sur l’élaboration de grilles critériées en droit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2105F6AF" w14:textId="70C5A521" w:rsidR="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Des exemples de grilles critériées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3471D7C7" w14:textId="75D22897" w:rsidR="00C20EE5" w:rsidRPr="00C20EE5" w:rsidRDefault="00C20EE5" w:rsidP="00C20EE5">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20EE5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Un article sur la construction des grilles critériées</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="74D4DD59" w14:textId="77777777" w:rsidR="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74B03D07" w14:textId="1D836CE3" w:rsidR="00705152" w:rsidRPr="00011F60" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -1808,131 +2067,102 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00705152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17435DC9" w14:textId="77777777" w:rsidR="00705152" w:rsidRPr="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les arguments et éléments théoriques doivent être cherchés dans la doctrine suisse, en privilégiant les professeurs de droit des universités suisses. Des références explicites </w:t>
-      </w:r>
+        <w:t>Les arguments et éléments théoriques doivent être cherchés dans la doctrine suisse, en privilégiant les professeurs de droit des universités suisses. Des références explicites doivent être faites aux publications suisses en citant les références bibliographiques de manière complète.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC41B11" w14:textId="77777777" w:rsidR="00C3628C" w:rsidRDefault="00705152" w:rsidP="00C3628C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00705152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Chaque séquence d'enseignement comprend entre 4 et 10 périodes de 45 minutes chacune, portant sur un thème spécifique du droit. Les propositions d'activités doivent varier les dispositifs d'enseignement, en choisissant des modèles transmissifs, behavioristes, d'enseignement explicite et directif, et socio-constructivistes. Elles doivent aussi inclure des activités de hauts niveaux taxonomiques qui dépassent la simple application. Le langage doit être compréhensible pour des élèves de 17 ans qui découvrent l'enseignement du droit.</w:t>
       </w:r>
       <w:r w:rsidR="00C3628C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Pour les éléments théoriques en lien avec la didactique du droit, il faut se référer tout d’abord à la page du site internet </w:t>
+        <w:t xml:space="preserve"> Pour les éléments théoriques en lien avec la didactique du droit, il faut se référer tout d’abord à la page du site internet </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00C3628C" w:rsidRPr="00590AA3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>www.gaius.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C3628C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivante : </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00C3628C" w:rsidRPr="00590AA3">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>https://www.gaius.ch/course/view.php?id=9</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C3628C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68418B46" w14:textId="704F2E6B" w:rsidR="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2230ACBD" w14:textId="77777777" w:rsidR="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3DC5CA" w14:textId="3C64483B" w:rsidR="00705152" w:rsidRPr="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705152">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Base de connaissances</w:t>
       </w:r>
@@ -1979,58 +2209,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>3 fichiers PDF sur la méthode de résolution de cas et le raisonnement juridique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBB5A7F" w14:textId="6DA2A8FE" w:rsidR="00B96935" w:rsidRPr="009152EA" w:rsidRDefault="00B96935" w:rsidP="00696EC0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Principaux plans d’études du secondaire 2 pour le droit</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6D3F8F97" w14:textId="77777777" w:rsidR="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E84611" w14:textId="3A12FBFA" w:rsidR="00705152" w:rsidRDefault="00705152" w:rsidP="00696EC0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Modèle recommandé</w:t>
@@ -2062,140 +2284,147 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B96935">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Thinking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00705152" w:rsidRPr="00B96935" w:rsidSect="002C144B">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11901" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="851" w:gutter="284"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="709"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67AA5048" w14:textId="77777777" w:rsidR="00202F23" w:rsidRDefault="00202F23">
+    <w:p w14:paraId="6BFAB976" w14:textId="77777777" w:rsidR="00821ECF" w:rsidRDefault="00821ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="473FA9BF" w14:textId="77777777" w:rsidR="00202F23" w:rsidRDefault="00202F23">
+    <w:p w14:paraId="6A2CB47A" w14:textId="77777777" w:rsidR="00821ECF" w:rsidRDefault="00821ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:panose1 w:val="02000503000000020004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58D00446" w14:textId="77777777" w:rsidR="00516A53" w:rsidRDefault="00516A53" w:rsidP="002C144B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00682CF9">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
@@ -2303,58 +2532,58 @@
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Didactique du droit</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A28ECAD" w14:textId="77777777" w:rsidR="00202F23" w:rsidRDefault="00202F23">
+    <w:p w14:paraId="2A5DBCC9" w14:textId="77777777" w:rsidR="00821ECF" w:rsidRDefault="00821ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BBCA59B" w14:textId="77777777" w:rsidR="00202F23" w:rsidRDefault="00202F23">
+    <w:p w14:paraId="10FC7747" w14:textId="77777777" w:rsidR="00821ECF" w:rsidRDefault="00821ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F5A8CD3" w14:textId="5D083654" w:rsidR="00516A53" w:rsidRPr="00BD3D55" w:rsidRDefault="00C07856" w:rsidP="00D31378">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="2977"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:ind w:right="-8"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -3659,88 +3888,204 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5960"/>
         </w:tabs>
         <w:ind w:left="5960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0005040C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6680"/>
         </w:tabs>
         <w:ind w:left="6680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56EB3680"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94A889E6"/>
+    <w:lvl w:ilvl="0" w:tplc="614E5050">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="453327218">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2003271393">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1018313808">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="975254882">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="271400279">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1850945243">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1269041739">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1010375985">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="147329976">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="14700540">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="11" w16cid:durableId="684090225">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="213"/>
+  <w:zoom w:percent="172"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -3771,77 +4116,80 @@
     <w:rsid w:val="002F779F"/>
     <w:rsid w:val="003218DE"/>
     <w:rsid w:val="003D412A"/>
     <w:rsid w:val="003E7864"/>
     <w:rsid w:val="003F6895"/>
     <w:rsid w:val="004573D0"/>
     <w:rsid w:val="004C0FF6"/>
     <w:rsid w:val="00516A53"/>
     <w:rsid w:val="00532F57"/>
     <w:rsid w:val="0054439A"/>
     <w:rsid w:val="00562D54"/>
     <w:rsid w:val="005863CD"/>
     <w:rsid w:val="005B73E9"/>
     <w:rsid w:val="005D4437"/>
     <w:rsid w:val="005D50C4"/>
     <w:rsid w:val="00640599"/>
     <w:rsid w:val="0064626D"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00696EC0"/>
     <w:rsid w:val="006A235B"/>
     <w:rsid w:val="006F2030"/>
     <w:rsid w:val="00705152"/>
     <w:rsid w:val="0071323D"/>
     <w:rsid w:val="00714514"/>
     <w:rsid w:val="007F4CC4"/>
+    <w:rsid w:val="00821ECF"/>
     <w:rsid w:val="0088173D"/>
     <w:rsid w:val="008868D0"/>
     <w:rsid w:val="0090409E"/>
     <w:rsid w:val="009152EA"/>
     <w:rsid w:val="00941053"/>
     <w:rsid w:val="00AA2DC0"/>
     <w:rsid w:val="00B52D43"/>
     <w:rsid w:val="00B96935"/>
     <w:rsid w:val="00B97352"/>
     <w:rsid w:val="00BD3D55"/>
     <w:rsid w:val="00BE1A6A"/>
     <w:rsid w:val="00BF3E05"/>
     <w:rsid w:val="00C04E5B"/>
     <w:rsid w:val="00C07856"/>
+    <w:rsid w:val="00C20EE5"/>
     <w:rsid w:val="00C3628C"/>
     <w:rsid w:val="00C363BE"/>
     <w:rsid w:val="00CF6A51"/>
     <w:rsid w:val="00D0370E"/>
     <w:rsid w:val="00D25241"/>
     <w:rsid w:val="00D27592"/>
     <w:rsid w:val="00D31378"/>
     <w:rsid w:val="00DC1CD7"/>
     <w:rsid w:val="00DD39D0"/>
     <w:rsid w:val="00E7224F"/>
     <w:rsid w:val="00E864D2"/>
     <w:rsid w:val="00F12135"/>
     <w:rsid w:val="00FC4E54"/>
+    <w:rsid w:val="00FF21EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
@@ -4526,69 +4874,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Macintosh%20HD:Applications:Microsoft%20Office%202004:Modèles:Mes%20modèles:HEPcours.dot</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1045</Words>
-  <Characters>6713</Characters>
+  <Words>1375</Words>
+  <Characters>7761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>79</Paragraphs>
+  <Lines>235</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1ère séance du mercredi 11 février 2004</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Coucou, c'est nous!</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7679</CharactersWithSpaces>
+  <CharactersWithSpaces>9048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1ère séance du mercredi 11 février 2004</dc:title>
   <dc:subject/>
   <dc:creator>Guillaume Roduit</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>